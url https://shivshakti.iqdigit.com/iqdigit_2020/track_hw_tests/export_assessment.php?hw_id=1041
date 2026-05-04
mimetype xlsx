--- v1 (2025-12-18)
+++ v2 (2026-05-04)
@@ -71,534 +71,534 @@
   <si>
     <t>Ans-sheet</t>
   </si>
   <si>
     <t>created-at</t>
   </si>
   <si>
     <t>submitted_at</t>
   </si>
   <si>
     <t>Checked-at</t>
   </si>
   <si>
     <t>Remarks</t>
   </si>
   <si>
     <t xml:space="preserve">ANITA KUMARI </t>
   </si>
   <si>
     <t>3RD-A</t>
   </si>
   <si>
     <t>MATH</t>
   </si>
   <si>
+    <t xml:space="preserve">ARADHYA </t>
+  </si>
+  <si>
+    <t>Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>Marks</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611977596447.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-29 20:55:28</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:03:16</t>
+  </si>
+  <si>
+    <t>2021-01-30 20:59:35</t>
+  </si>
+  <si>
+    <t>excellent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kavita </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Satish Kumar</t>
+  </si>
+  <si>
+    <t>pending</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lakshya Kumar </t>
+  </si>
+  <si>
+    <t>Narender Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arushi Rana </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dev Raj </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harshit Sharma </t>
+  </si>
+  <si>
+    <t>Sh. Sandeep Kumar</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611977927319.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:08:47</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:19:35</t>
+  </si>
+  <si>
+    <t>very good</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gunjan Bharti </t>
+  </si>
+  <si>
+    <t>Pradeep Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978681107.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:21:21</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:10:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arpit Thakur </t>
+  </si>
+  <si>
+    <t>Surjeet Singh</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611979163440.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:29:23</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:19:10</t>
+  </si>
+  <si>
+    <t>good</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ayush Thakur </t>
+  </si>
+  <si>
+    <t>Vinod Thakur</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978652014.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:20:52</t>
+  </si>
+  <si>
+    <t>2021-01-30 20:58:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kartik  Gautam </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sh. Lalit Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nandini Sharma </t>
+  </si>
+  <si>
+    <t>na</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TANISH </t>
+  </si>
+  <si>
+    <t>ANIL KUMAR</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611982942294.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 10:32:22</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:14:06</t>
+  </si>
+  <si>
+    <t>below average</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veronika </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanjeev Kumar </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978648769.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:20:48</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:18:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanshika Sharma </t>
+  </si>
+  <si>
+    <t>VINOD KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aniya </t>
+  </si>
+  <si>
+    <t>Saleem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shivangi </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kashmir Singh</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978541903.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:19:01</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:18:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arnav </t>
+  </si>
+  <si>
+    <t>Sh. Vijander Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anirudh Kaundal </t>
+  </si>
+  <si>
+    <t>Rajesh Kumar Kaundal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aarav </t>
+  </si>
+  <si>
+    <t>Sh. Jitender Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ambika Sandhu </t>
+  </si>
+  <si>
+    <t>Atul Sandhu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vihaan </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> pawan kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tanvi </t>
+  </si>
+  <si>
+    <t>Sunil Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611977911355.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:08:31</t>
+  </si>
+  <si>
+    <t>2021-01-30 20:59:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shivam Chandel </t>
+  </si>
+  <si>
+    <t>Manoj Kumar</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611979246282.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:30:46</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:11:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suraj  Kumar </t>
+  </si>
+  <si>
+    <t>Ramesh Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHAGUN AHITAN </t>
+  </si>
+  <si>
+    <t>DHYAN CHAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanjog  Kalia </t>
+  </si>
+  <si>
+    <t>Suman Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ajay Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Ram Parkash Bhardwaj</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978343302.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:15:43</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:00:32</t>
+  </si>
+  <si>
+    <t>Rejected- Re-submit Assessment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aditya </t>
+  </si>
+  <si>
+    <t>Kamlesh Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rohini Devi </t>
+  </si>
+  <si>
+    <t>Rajender Singh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shanvi Sharma </t>
+  </si>
+  <si>
+    <t>Arun Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611979099185.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:28:19</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:11:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sanvi Sen </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978259345.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:14:19</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:17:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rishik Thakur </t>
+  </si>
+  <si>
+    <t>Arun Thakur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ridhima Devi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ridhima Kumari </t>
+  </si>
+  <si>
+    <t>Anil Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kritik Thakur </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Raj Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Priyansh Sharma </t>
+  </si>
+  <si>
+    <t>Vijay Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PARISHA THAKUR </t>
+  </si>
+  <si>
+    <t>MANINDER SINGH</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978492430.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:18:12</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:06:47</t>
+  </si>
+  <si>
+    <t>Very good</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Khushi Sharma </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chaman Lal </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978898795.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:24:58</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:17:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAINSI </t>
+  </si>
+  <si>
+    <t>SUNIL KUMAR</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978480292.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:18:00</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:18:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OJAS </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Satish Kumar </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978811923.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:23:31</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:00:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Divyansh Bhardwaj </t>
+  </si>
+  <si>
+    <t>Amit Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978075383.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:11:15</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:18:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sachin Kashyap </t>
+  </si>
+  <si>
+    <t>Ravi Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARNAV CHOUDHARY </t>
+  </si>
+  <si>
+    <t>RANVIR SINGH</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611977852895.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:07:32</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:08:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anjel </t>
+  </si>
+  <si>
+    <t>Sarbjeet Singh</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2021-01/1611978716628.pdf</t>
+  </si>
+  <si>
+    <t>2021-01-30 09:21:56</t>
+  </si>
+  <si>
+    <t>2021-01-30 21:06:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitali </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sukhdev </t>
+  </si>
+  <si>
     <t xml:space="preserve">Mohit Rao </t>
   </si>
   <si>
     <t xml:space="preserve"> Pawan Kumar </t>
-  </si>
-[...478 lines deleted...]
-    <t>Kamlesh Kumar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -987,1880 +987,1880 @@
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
         <v>9</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2">
         <v>10</v>
       </c>
-      <c r="K2"/>
-      <c r="L2"/>
+      <c r="K2">
+        <v>10</v>
+      </c>
+      <c r="L2" t="s">
+        <v>23</v>
+      </c>
       <c r="M2" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P2"/>
+        <v>24</v>
+      </c>
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>10</v>
       </c>
-      <c r="K3">
-[...4 lines deleted...]
-      </c>
+      <c r="K3"/>
+      <c r="L3"/>
       <c r="M3" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4" t="s">
         <v>32</v>
       </c>
       <c r="G4">
         <v>8</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
         <v>22</v>
       </c>
       <c r="J4">
         <v>10</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5">
         <v>8</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
         <v>22</v>
       </c>
       <c r="J5">
         <v>10</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
         <v>7</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>22</v>
       </c>
       <c r="J6">
         <v>10</v>
       </c>
-      <c r="K6"/>
-      <c r="L6"/>
+      <c r="K6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
+      </c>
       <c r="M6" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P6"/>
+        <v>24</v>
+      </c>
+      <c r="N6" t="s">
+        <v>39</v>
+      </c>
+      <c r="O6" t="s">
+        <v>40</v>
+      </c>
+      <c r="P6" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="7" spans="1:16">
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G7">
         <v>7</v>
       </c>
       <c r="H7" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>22</v>
       </c>
       <c r="J7">
         <v>10</v>
       </c>
-      <c r="K7" t="s">
-        <v>39</v>
+      <c r="K7">
+        <v>10</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="O7" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P7" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G8">
         <v>6</v>
       </c>
       <c r="H8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>22</v>
       </c>
       <c r="J8">
         <v>10</v>
       </c>
       <c r="K8" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G9">
         <v>6</v>
       </c>
       <c r="H9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>10</v>
       </c>
       <c r="K9">
         <v>10</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F10" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G10">
         <v>5</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
       <c r="J10">
         <v>10</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G11">
-        <v>5</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
       <c r="J11">
         <v>10</v>
       </c>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
       <c r="J12">
         <v>10</v>
       </c>
-      <c r="K12"/>
-      <c r="L12"/>
+      <c r="K12" t="s">
+        <v>65</v>
+      </c>
+      <c r="L12" t="s">
+        <v>66</v>
+      </c>
       <c r="M12" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P12"/>
+        <v>24</v>
+      </c>
+      <c r="N12" t="s">
+        <v>67</v>
+      </c>
+      <c r="O12" t="s">
+        <v>68</v>
+      </c>
+      <c r="P12" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="13" spans="1:16">
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G13">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="H13" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
       <c r="J13">
         <v>10</v>
       </c>
-      <c r="K13" t="s">
-        <v>67</v>
+      <c r="K13">
+        <v>10</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N13" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="O13" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="P13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="B14" t="s">
         <v>16</v>
       </c>
       <c r="C14" t="s">
         <v>17</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F14" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G14">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
       <c r="J14">
         <v>10</v>
       </c>
-      <c r="K14">
-[...4 lines deleted...]
-      </c>
+      <c r="K14"/>
+      <c r="L14"/>
       <c r="M14" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="B15" t="s">
         <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>77</v>
       </c>
       <c r="F15" t="s">
         <v>78</v>
       </c>
       <c r="G15">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="H15" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
       <c r="J15">
         <v>10</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>79</v>
       </c>
       <c r="F16" t="s">
         <v>80</v>
       </c>
       <c r="G16">
         <v>34</v>
       </c>
       <c r="H16" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>22</v>
       </c>
       <c r="J16">
         <v>10</v>
       </c>
       <c r="K16">
         <v>10</v>
       </c>
       <c r="L16" t="s">
         <v>81</v>
       </c>
       <c r="M16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N16" t="s">
         <v>82</v>
       </c>
       <c r="O16" t="s">
         <v>83</v>
       </c>
       <c r="P16" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="B17" t="s">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="F17" t="s">
         <v>85</v>
       </c>
       <c r="G17">
         <v>31</v>
       </c>
       <c r="H17" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I17" t="s">
         <v>22</v>
       </c>
       <c r="J17">
         <v>10</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="B18" t="s">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>86</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18">
         <v>3</v>
       </c>
       <c r="H18" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I18" t="s">
         <v>22</v>
       </c>
       <c r="J18">
         <v>10</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="B19" t="s">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>17</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>88</v>
       </c>
       <c r="F19" t="s">
         <v>89</v>
       </c>
       <c r="G19">
-        <v>3</v>
+        <v>29</v>
       </c>
       <c r="H19" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I19" t="s">
         <v>22</v>
       </c>
       <c r="J19">
         <v>10</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="B20" t="s">
         <v>16</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>90</v>
       </c>
       <c r="F20" t="s">
         <v>91</v>
       </c>
       <c r="G20">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H20" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
       <c r="J20">
         <v>10</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="B21" t="s">
         <v>16</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>92</v>
       </c>
       <c r="F21" t="s">
         <v>93</v>
       </c>
       <c r="G21">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="H21" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I21" t="s">
         <v>22</v>
       </c>
       <c r="J21">
         <v>10</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="B22" t="s">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>94</v>
       </c>
       <c r="F22" t="s">
         <v>95</v>
       </c>
       <c r="G22">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>22</v>
       </c>
       <c r="J22">
         <v>10</v>
       </c>
-      <c r="K22"/>
-      <c r="L22"/>
+      <c r="K22">
+        <v>10</v>
+      </c>
+      <c r="L22" t="s">
+        <v>96</v>
+      </c>
       <c r="M22" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P22"/>
+        <v>24</v>
+      </c>
+      <c r="N22" t="s">
+        <v>97</v>
+      </c>
+      <c r="O22" t="s">
+        <v>98</v>
+      </c>
+      <c r="P22" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="G23">
+        <v>22</v>
+      </c>
+      <c r="H23" t="s">
         <v>21</v>
       </c>
-      <c r="H23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>10</v>
       </c>
-      <c r="K23">
-        <v>10</v>
+      <c r="K23" t="s">
+        <v>101</v>
       </c>
       <c r="L23" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="M23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N23" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="O23" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="P23" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="F24" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I24" t="s">
         <v>22</v>
       </c>
       <c r="J24">
         <v>10</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="F25" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="G25">
-        <v>2</v>
+        <v>21</v>
       </c>
       <c r="H25" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I25" t="s">
         <v>22</v>
       </c>
       <c r="J25">
         <v>10</v>
       </c>
       <c r="K25"/>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>109</v>
       </c>
       <c r="F26" t="s">
         <v>110</v>
       </c>
       <c r="G26">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26">
         <v>10</v>
       </c>
-      <c r="K26">
-[...4 lines deleted...]
-      </c>
+      <c r="K26"/>
+      <c r="L26"/>
       <c r="M26" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>
       </c>
       <c r="D27" t="s">
         <v>18</v>
       </c>
       <c r="E27" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27">
+        <v>2</v>
+      </c>
+      <c r="H27" t="s">
+        <v>30</v>
+      </c>
+      <c r="I27" t="s">
+        <v>22</v>
+      </c>
+      <c r="J27">
+        <v>10</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27" t="s">
+        <v>113</v>
+      </c>
+      <c r="M27" t="s">
+        <v>24</v>
+      </c>
+      <c r="N27" t="s">
         <v>114</v>
       </c>
-      <c r="F27" t="s">
-[...17 lines deleted...]
-      <c r="L27" t="s">
+      <c r="O27" t="s">
         <v>115</v>
       </c>
-      <c r="M27" t="s">
-[...2 lines deleted...]
-      <c r="N27" t="s">
+      <c r="P27" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="B28" t="s">
         <v>16</v>
       </c>
       <c r="C28" t="s">
         <v>17</v>
       </c>
       <c r="D28" t="s">
         <v>18</v>
       </c>
       <c r="E28" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" t="s">
         <v>118</v>
       </c>
-      <c r="F28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I28" t="s">
         <v>22</v>
       </c>
       <c r="J28">
         <v>10</v>
       </c>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="B29" t="s">
         <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" t="s">
         <v>120</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H29" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I29" t="s">
         <v>22</v>
       </c>
       <c r="J29">
         <v>10</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="B30" t="s">
         <v>16</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>18</v>
       </c>
       <c r="E30" t="s">
+        <v>121</v>
+      </c>
+      <c r="F30" t="s">
         <v>122</v>
       </c>
-      <c r="F30" t="s">
+      <c r="G30">
+        <v>19</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J30">
+        <v>10</v>
+      </c>
+      <c r="K30">
+        <v>10</v>
+      </c>
+      <c r="L30" t="s">
         <v>123</v>
       </c>
-      <c r="G30">
-[...14 lines deleted...]
-      <c r="L30" t="s">
+      <c r="M30" t="s">
+        <v>24</v>
+      </c>
+      <c r="N30" t="s">
         <v>124</v>
       </c>
-      <c r="M30" t="s">
-[...2 lines deleted...]
-      <c r="N30" t="s">
+      <c r="O30" t="s">
         <v>125</v>
       </c>
-      <c r="O30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P30" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="B31" t="s">
         <v>16</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>18</v>
       </c>
       <c r="E31" t="s">
+        <v>126</v>
+      </c>
+      <c r="F31" t="s">
+        <v>48</v>
+      </c>
+      <c r="G31">
+        <v>18</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
+        <v>22</v>
+      </c>
+      <c r="J31">
+        <v>10</v>
+      </c>
+      <c r="K31">
+        <v>10</v>
+      </c>
+      <c r="L31" t="s">
         <v>127</v>
       </c>
-      <c r="F31" t="s">
+      <c r="M31" t="s">
+        <v>24</v>
+      </c>
+      <c r="N31" t="s">
         <v>128</v>
       </c>
-      <c r="G31">
-[...14 lines deleted...]
-      <c r="L31" t="s">
+      <c r="O31" t="s">
         <v>129</v>
       </c>
-      <c r="M31" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P31" t="s">
-        <v>132</v>
+        <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="B32" t="s">
         <v>16</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F32" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="G32">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H32" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I32" t="s">
         <v>22</v>
       </c>
       <c r="J32">
         <v>10</v>
       </c>
-      <c r="K32">
-[...4 lines deleted...]
-      </c>
+      <c r="K32"/>
+      <c r="L32"/>
       <c r="M32" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
     </row>
     <row r="33" spans="1:16">
       <c r="B33" t="s">
         <v>16</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>18</v>
       </c>
       <c r="E33" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="F33" t="s">
-        <v>139</v>
+        <v>120</v>
       </c>
       <c r="G33">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="H33" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I33" t="s">
         <v>22</v>
       </c>
       <c r="J33">
         <v>10</v>
       </c>
       <c r="K33"/>
       <c r="L33"/>
       <c r="M33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="B34" t="s">
         <v>16</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
         <v>18</v>
       </c>
       <c r="E34" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="F34" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="G34">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="H34" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I34" t="s">
         <v>22</v>
       </c>
       <c r="J34">
         <v>10</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
     </row>
     <row r="35" spans="1:16">
       <c r="B35" t="s">
         <v>16</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
         <v>18</v>
       </c>
       <c r="E35" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="F35" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="G35">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H35" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I35" t="s">
         <v>22</v>
       </c>
       <c r="J35">
         <v>10</v>
       </c>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
     </row>
     <row r="36" spans="1:16">
       <c r="B36" t="s">
         <v>16</v>
       </c>
       <c r="C36" t="s">
         <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>18</v>
       </c>
       <c r="E36" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="F36" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="G36">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="H36" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I36" t="s">
         <v>22</v>
       </c>
       <c r="J36">
         <v>10</v>
       </c>
-      <c r="K36">
-[...4 lines deleted...]
-      </c>
+      <c r="K36"/>
+      <c r="L36"/>
       <c r="M36" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N36"/>
+      <c r="O36"/>
+      <c r="P36"/>
     </row>
     <row r="37" spans="1:16">
       <c r="B37" t="s">
         <v>16</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>18</v>
       </c>
       <c r="E37" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="F37" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="G37">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
         <v>22</v>
       </c>
       <c r="J37">
         <v>10</v>
       </c>
-      <c r="K37"/>
-      <c r="L37"/>
+      <c r="K37" t="s">
+        <v>37</v>
+      </c>
+      <c r="L37" t="s">
+        <v>141</v>
+      </c>
       <c r="M37" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P37"/>
+        <v>24</v>
+      </c>
+      <c r="N37" t="s">
+        <v>142</v>
+      </c>
+      <c r="O37" t="s">
+        <v>143</v>
+      </c>
+      <c r="P37" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="38" spans="1:16">
       <c r="B38" t="s">
         <v>16</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
         <v>18</v>
       </c>
       <c r="E38" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F38" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="G38">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
         <v>22</v>
       </c>
       <c r="J38">
         <v>10</v>
       </c>
-      <c r="K38"/>
-      <c r="L38"/>
+      <c r="K38">
+        <v>10</v>
+      </c>
+      <c r="L38" t="s">
+        <v>147</v>
+      </c>
       <c r="M38" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P38"/>
+        <v>24</v>
+      </c>
+      <c r="N38" t="s">
+        <v>148</v>
+      </c>
+      <c r="O38" t="s">
+        <v>149</v>
+      </c>
+      <c r="P38" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="39" spans="1:16">
       <c r="B39" t="s">
         <v>16</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>18</v>
       </c>
       <c r="E39" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="F39" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G39">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
         <v>22</v>
       </c>
       <c r="J39">
         <v>10</v>
       </c>
-      <c r="K39"/>
-      <c r="L39"/>
+      <c r="K39">
+        <v>10</v>
+      </c>
+      <c r="L39" t="s">
+        <v>152</v>
+      </c>
       <c r="M39" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P39"/>
+        <v>24</v>
+      </c>
+      <c r="N39" t="s">
+        <v>153</v>
+      </c>
+      <c r="O39" t="s">
+        <v>154</v>
+      </c>
+      <c r="P39" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="40" spans="1:16">
       <c r="B40" t="s">
         <v>16</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>18</v>
       </c>
       <c r="E40" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G40">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H40" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I40" t="s">
         <v>22</v>
       </c>
       <c r="J40">
         <v>10</v>
       </c>
       <c r="K40">
         <v>10</v>
       </c>
       <c r="L40" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="O40" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="P40" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="B41" t="s">
         <v>16</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>18</v>
       </c>
       <c r="E41" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F41" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G41">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
         <v>22</v>
       </c>
       <c r="J41">
         <v>10</v>
       </c>
-      <c r="K41"/>
-      <c r="L41"/>
+      <c r="K41">
+        <v>10</v>
+      </c>
+      <c r="L41" t="s">
+        <v>162</v>
+      </c>
       <c r="M41" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P41"/>
+        <v>24</v>
+      </c>
+      <c r="N41" t="s">
+        <v>163</v>
+      </c>
+      <c r="O41" t="s">
+        <v>164</v>
+      </c>
+      <c r="P41" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="42" spans="1:16">
       <c r="B42" t="s">
         <v>16</v>
       </c>
       <c r="C42" t="s">
         <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>18</v>
       </c>
       <c r="E42" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="F42" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="G42">
         <v>10</v>
       </c>
       <c r="H42" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I42" t="s">
         <v>22</v>
       </c>
       <c r="J42">
         <v>10</v>
       </c>
-      <c r="K42">
-[...4 lines deleted...]
-      </c>
+      <c r="K42"/>
+      <c r="L42"/>
       <c r="M42" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N42"/>
+      <c r="O42"/>
+      <c r="P42"/>
     </row>
     <row r="43" spans="1:16">
       <c r="B43" t="s">
         <v>16</v>
       </c>
       <c r="C43" t="s">
         <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>18</v>
       </c>
       <c r="E43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F43" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G43">
         <v>10</v>
       </c>
       <c r="H43" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I43" t="s">
         <v>22</v>
       </c>
       <c r="J43">
         <v>10</v>
       </c>
       <c r="K43">
         <v>10</v>
       </c>
       <c r="L43" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N43" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="O43" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="P43" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="B44" t="s">
         <v>16</v>
       </c>
       <c r="C44" t="s">
         <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>18</v>
       </c>
       <c r="E44" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="F44" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G44">
         <v>10</v>
       </c>
       <c r="H44" t="s">
         <v>21</v>
       </c>
       <c r="I44" t="s">
         <v>22</v>
       </c>
       <c r="J44">
         <v>10</v>
       </c>
-      <c r="K44"/>
-      <c r="L44"/>
+      <c r="K44">
+        <v>10</v>
+      </c>
+      <c r="L44" t="s">
+        <v>174</v>
+      </c>
       <c r="M44" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="P44"/>
+        <v>24</v>
+      </c>
+      <c r="N44" t="s">
+        <v>175</v>
+      </c>
+      <c r="O44" t="s">
+        <v>176</v>
+      </c>
+      <c r="P44" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="45" spans="1:16">
       <c r="B45" t="s">
         <v>16</v>
       </c>
       <c r="C45" t="s">
         <v>17</v>
       </c>
       <c r="D45" t="s">
         <v>18</v>
       </c>
       <c r="E45" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="F45" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="G45">
         <v>10</v>
       </c>
       <c r="H45" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I45" t="s">
         <v>22</v>
       </c>
       <c r="J45">
         <v>10</v>
       </c>
-      <c r="K45" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="K45"/>
+      <c r="L45"/>
       <c r="M45" t="s">
-        <v>23</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
     </row>
     <row r="46" spans="1:16">
       <c r="B46" t="s">
         <v>16</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>179</v>
       </c>
       <c r="F46" t="s">
         <v>180</v>
       </c>
       <c r="G46">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="H46" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I46" t="s">
         <v>22</v>
       </c>
       <c r="J46">
         <v>10</v>
       </c>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>