--- v1 (2026-03-26)
+++ v2 (2026-07-04)
@@ -86,315 +86,315 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>6TH-R</t>
   </si>
   <si>
     <t>MATH</t>
   </si>
   <si>
     <t xml:space="preserve">Anmol Rao </t>
   </si>
   <si>
     <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t>pending</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>2020-12-09 10:50:22</t>
   </si>
   <si>
+    <t xml:space="preserve">Pradyuman </t>
+  </si>
+  <si>
+    <t>Rajesh Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aryan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh. Raj Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harsh Dhatwalia </t>
+  </si>
+  <si>
+    <t>Kishori Lal</t>
+  </si>
+  <si>
+    <t>checked</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607500233706.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 13:20:33</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:19:04</t>
+  </si>
+  <si>
+    <t>very good</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harsh Bhardwaj </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rajeev Kumar </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607497330517.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:32:10</t>
+  </si>
+  <si>
+    <t>2020-12-09 17:56:48</t>
+  </si>
+  <si>
+    <t>outstanding</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anika Parmar </t>
+  </si>
+  <si>
+    <t>Mukesh Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Divanshu Choudhary </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Balbir Singh</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607498234997.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:47:14</t>
+  </si>
+  <si>
+    <t>2020-12-09 18:00:36</t>
+  </si>
+  <si>
+    <t>excellent</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dhruv Chauhan </t>
   </si>
   <si>
     <t xml:space="preserve"> Rajesh Kumar</t>
   </si>
   <si>
-    <t xml:space="preserve">Aryan </t>
-[...65 lines deleted...]
-    <t>excellent</t>
+    <t xml:space="preserve">Aakriti Dhatwalia </t>
+  </si>
+  <si>
+    <t>Ashok Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607497886718.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:41:26</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:18:06</t>
+  </si>
+  <si>
+    <t>good</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yashvi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baldev Raj </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VINAY KUMAR AHITAN </t>
+  </si>
+  <si>
+    <t>DHYAN CHAND</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607498331104.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:48:51</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:16:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saghun Sonkhla </t>
+  </si>
+  <si>
+    <t>Surinder  Singh Sonkhla</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607497895845.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:41:35</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:14:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shreya Tanzal </t>
+  </si>
+  <si>
+    <t>Tarsem Singh</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607497241756.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:30:41</t>
+  </si>
+  <si>
+    <t>2020-12-09 17:57:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shreya Sharma </t>
+  </si>
+  <si>
+    <t>Suman Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607498411520.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:50:11</t>
+  </si>
+  <si>
+    <t>2020-12-09 17:59:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anshuman </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh.Rupender Kumar </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607498178897.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:46:18</t>
+  </si>
+  <si>
+    <t>2020-12-09 18:01:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kashish </t>
+  </si>
+  <si>
+    <t>Baldev Chand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parul Mahajan </t>
+  </si>
+  <si>
+    <t>Sh. Sukh Dev Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607498847499.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:57:27</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:27:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHIVAM </t>
+  </si>
+  <si>
+    <t>Yogesh Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607498283322.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:48:03</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:17:11</t>
+  </si>
+  <si>
+    <t>Sahaj Rao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rishu Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adarsh Thakur </t>
+  </si>
+  <si>
+    <t>Vikash Thakur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ridhima </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sanjeev Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nandini Tanzal </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rakesh Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607497405026.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 12:33:25</t>
+  </si>
+  <si>
+    <t>2020-12-09 17:57:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vighnesh  Sharma </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kewal  Chand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shaurya sharma </t>
+  </si>
+  <si>
+    <t>Bharat Bhushan</t>
   </si>
   <si>
     <t xml:space="preserve">Aarif Khan </t>
   </si>
   <si>
     <t xml:space="preserve"> Imran Khan</t>
-  </si>
-[...184 lines deleted...]
-    <t>Bharat Bhushan</t>
   </si>
   <si>
     <t xml:space="preserve">Abhimanyu Manhas </t>
   </si>
   <si>
     <t xml:space="preserve"> Balwant Singh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -815,51 +815,51 @@
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>20</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
@@ -1067,51 +1067,51 @@
       </c>
       <c r="O8" t="s">
         <v>47</v>
       </c>
       <c r="P8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>49</v>
       </c>
       <c r="F9" t="s">
         <v>50</v>
       </c>
       <c r="G9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>20</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
@@ -1668,113 +1668,113 @@
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="B23" t="s">
         <v>16</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>102</v>
       </c>
       <c r="F23" t="s">
         <v>103</v>
       </c>
       <c r="G23">
         <v>10</v>
       </c>
       <c r="H23" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I23" t="s">
         <v>22</v>
       </c>
       <c r="J23">
         <v>20</v>
       </c>
-      <c r="K23"/>
-      <c r="L23"/>
+      <c r="K23">
+        <v>18</v>
+      </c>
+      <c r="L23" t="s">
+        <v>104</v>
+      </c>
       <c r="M23" t="s">
         <v>23</v>
       </c>
-      <c r="N23"/>
-[...1 lines deleted...]
-      <c r="P23"/>
+      <c r="N23" t="s">
+        <v>105</v>
+      </c>
+      <c r="O23" t="s">
+        <v>106</v>
+      </c>
+      <c r="P23" t="s">
+        <v>48</v>
+      </c>
     </row>
     <row r="24" spans="1:16">
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="F24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G24">
         <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>22</v>
       </c>
       <c r="J24">
         <v>20</v>
       </c>
-      <c r="K24">
-[...4 lines deleted...]
-      </c>
+      <c r="K24"/>
+      <c r="L24"/>
       <c r="M24" t="s">
         <v>23</v>
       </c>
-      <c r="N24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>110</v>
       </c>
       <c r="G25">
         <v>10</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>22</v>
@@ -1786,51 +1786,51 @@
       <c r="L25"/>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26" t="s">
         <v>112</v>
       </c>
       <c r="G26">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26">
         <v>20</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>23</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>