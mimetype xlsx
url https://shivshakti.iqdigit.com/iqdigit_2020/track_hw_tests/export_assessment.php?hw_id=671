--- v1 (2026-03-26)
+++ v2 (2026-07-04)
@@ -86,237 +86,237 @@
   <si>
     <t xml:space="preserve"> Sneh Lata </t>
   </si>
   <si>
     <t>6TH-R</t>
   </si>
   <si>
     <t>HINDI</t>
   </si>
   <si>
     <t xml:space="preserve">Anmol Rao </t>
   </si>
   <si>
     <t>SUNIL KUMAR</t>
   </si>
   <si>
     <t>pending</t>
   </si>
   <si>
     <t>Marks</t>
   </si>
   <si>
     <t>2020-12-09 11:40:32</t>
   </si>
   <si>
+    <t xml:space="preserve">Pradyuman </t>
+  </si>
+  <si>
+    <t>Rajesh Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aryan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh. Raj Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harsh Dhatwalia </t>
+  </si>
+  <si>
+    <t>Kishori Lal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harsh Bhardwaj </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rajeev Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anika Parmar </t>
+  </si>
+  <si>
+    <t>Mukesh Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Divanshu Choudhary </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Balbir Singh</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dhruv Chauhan </t>
   </si>
   <si>
     <t xml:space="preserve"> Rajesh Kumar</t>
   </si>
   <si>
-    <t xml:space="preserve">Aryan </t>
-[...26 lines deleted...]
-    <t xml:space="preserve"> Balbir Singh</t>
+    <t xml:space="preserve">Aakriti Dhatwalia </t>
+  </si>
+  <si>
+    <t>Ashok Kumar</t>
+  </si>
+  <si>
+    <t>submitted</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607507199456.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:16:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yashvi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baldev Raj </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607514499776.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 17:18:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VINAY KUMAR AHITAN </t>
+  </si>
+  <si>
+    <t>DHYAN CHAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saghun Sonkhla </t>
+  </si>
+  <si>
+    <t>Surinder  Singh Sonkhla</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607507062147.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:14:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shreya Tanzal </t>
+  </si>
+  <si>
+    <t>Tarsem Singh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shreya Sharma </t>
+  </si>
+  <si>
+    <t>Suman Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607507135831.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:15:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anshuman </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sh.Rupender Kumar </t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607506978034.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:12:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kashish </t>
+  </si>
+  <si>
+    <t>Baldev Chand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parul Mahajan </t>
+  </si>
+  <si>
+    <t>Sh. Sukh Dev Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHIVAM </t>
+  </si>
+  <si>
+    <t>Yogesh Kumar</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607507520843.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:22:00</t>
+  </si>
+  <si>
+    <t>Sahaj Rao</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rishu Kumar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adarsh Thakur </t>
+  </si>
+  <si>
+    <t>Vikash Thakur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ridhima </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Sanjeev Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nandini Tanzal </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rakesh Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vighnesh  Sharma </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kewal  Chand</t>
+  </si>
+  <si>
+    <t>https://cdn.iqwing.co.in/shivshakti/assessments/2020-12/1607506944424.pdf</t>
+  </si>
+  <si>
+    <t>2020-12-09 15:12:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shaurya sharma </t>
+  </si>
+  <si>
+    <t>Bharat Bhushan</t>
   </si>
   <si>
     <t xml:space="preserve">Aarif Khan </t>
   </si>
   <si>
     <t xml:space="preserve"> Imran Khan</t>
-  </si>
-[...145 lines deleted...]
-    <t>Bharat Bhushan</t>
   </si>
   <si>
     <t xml:space="preserve">Abhimanyu Manhas </t>
   </si>
   <si>
     <t xml:space="preserve"> Balwant Singh</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -737,51 +737,51 @@
       <c r="L2"/>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>22</v>
       </c>
       <c r="J3">
         <v>6</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3" t="s">
         <v>23</v>
       </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
@@ -959,51 +959,51 @@
       <c r="L8"/>
       <c r="M8" t="s">
         <v>23</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>36</v>
       </c>
       <c r="F9" t="s">
         <v>37</v>
       </c>
       <c r="G9">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
       <c r="J9">
         <v>6</v>
       </c>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9" t="s">
         <v>23</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
@@ -1541,126 +1541,126 @@
       </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="B24" t="s">
         <v>16</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>79</v>
       </c>
       <c r="F24" t="s">
         <v>80</v>
       </c>
       <c r="G24">
         <v>10</v>
       </c>
       <c r="H24" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I24" t="s">
         <v>22</v>
       </c>
       <c r="J24">
         <v>6</v>
       </c>
       <c r="K24"/>
-      <c r="L24"/>
+      <c r="L24" t="s">
+        <v>81</v>
+      </c>
       <c r="M24" t="s">
         <v>23</v>
       </c>
-      <c r="N24"/>
+      <c r="N24" t="s">
+        <v>82</v>
+      </c>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="B25" t="s">
         <v>16</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F25" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G25">
         <v>10</v>
       </c>
       <c r="H25" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>22</v>
       </c>
       <c r="J25">
         <v>6</v>
       </c>
       <c r="K25"/>
-      <c r="L25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25" t="s">
         <v>23</v>
       </c>
-      <c r="N25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="B26" t="s">
         <v>16</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>85</v>
       </c>
       <c r="F26" t="s">
         <v>86</v>
       </c>
       <c r="G26">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
       <c r="J26">
         <v>6</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26" t="s">
         <v>23</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="B27" t="s">
         <v>16</v>
       </c>
       <c r="C27" t="s">
         <v>17</v>